--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-19 13:27:24</t>
+    <t>Актуальность прайса на: 2026-08-03 14:38:01</t>
   </si>
   <si>
     <t>Ворота</t>
   </si>
   <si>
     <t>Откатные ворота</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>63749</t>
   </si>
   <si>
     <t>HURDE TriSlide Base 3.00x1.00</t>
   </si>
@@ -1404,93 +1404,141 @@
   <si>
     <t>63900</t>
   </si>
   <si>
     <t>HURDE TriSlide Pro 7.00x2.75</t>
   </si>
   <si>
     <t>63901</t>
   </si>
   <si>
     <t>HURDE TriSlide Pro 7.00x3.00</t>
   </si>
   <si>
     <t>67094</t>
   </si>
   <si>
     <t>HURDE ОВС4 каркас откатных ворот для проема 4 м (под сварку)</t>
   </si>
   <si>
     <t>67096</t>
   </si>
   <si>
     <t>HURDE ОВС4-А6 каркас откатных ворот для проема 4 м (под сварку) с консольной системой на 6 м.</t>
   </si>
   <si>
+    <t>67807</t>
+  </si>
+  <si>
+    <t>HURDE ОВС4-А6-BXL04AGS каркас откатных ворот с автоматикой для проема 4 м фурнитурой</t>
+  </si>
+  <si>
+    <t>67809</t>
+  </si>
+  <si>
+    <t>HURDE ОВС4-А6-RD400KCE каркас откатных ворот с автоматикой для проема 4 м фурнитурой</t>
+  </si>
+  <si>
+    <t>67803</t>
+  </si>
+  <si>
+    <t>HURDE ОВС4-А6-RTO500M каркас откатных ворот с автоматикой для проема 4 м с фурнитурой</t>
+  </si>
+  <si>
+    <t>67805</t>
+  </si>
+  <si>
+    <t>HURDE ОВС4-А6-SL800PRO каркас откатных ворот с автоматикой для проема 4 м фурнитурой</t>
+  </si>
+  <si>
     <t>67095</t>
   </si>
   <si>
     <t>HURDE ОВС5 каркас откатных ворот для проема 5 м (под сварку)</t>
   </si>
   <si>
     <t>67097</t>
   </si>
   <si>
     <t>HURDE ОВС5-А7 каркас откатных ворот для проема 5 м (под сварку) с консольной системой на 7 м.</t>
   </si>
   <si>
+    <t>67808</t>
+  </si>
+  <si>
+    <t>HURDE ОВС5-А7-BX608AGS каркас откатных ворот с автоматикой для проема 5 м фурнитурой</t>
+  </si>
+  <si>
+    <t>67810</t>
+  </si>
+  <si>
+    <t>HURDE ОВС5-А7-RB1000 каркас откатных ворот с автоматикой для проема 5 м фурнитурой</t>
+  </si>
+  <si>
+    <t>67804</t>
+  </si>
+  <si>
+    <t>HURDE ОВС5-А7-RTO1000M каркас откатных ворот с автоматикой для проема 5 м с фурнитурой</t>
+  </si>
+  <si>
+    <t>67806</t>
+  </si>
+  <si>
+    <t>HURDE ОВС5-А7-SL1300 каркас откатных ворот с автоматикой для проема 5 м фурнитурой</t>
+  </si>
+  <si>
     <t>Т-профиль</t>
   </si>
   <si>
-    <t>660024</t>
+    <t>67306</t>
   </si>
   <si>
     <t>Т-профиль 5.6 метра</t>
   </si>
   <si>
-    <t>660025</t>
+    <t>67304</t>
   </si>
   <si>
     <t>Т-профиль 6 метров</t>
   </si>
   <si>
-    <t>660021</t>
+    <t>67555</t>
   </si>
   <si>
     <t>Т-профиль для ворот 2 метра</t>
   </si>
   <si>
-    <t>660022</t>
+    <t>67556</t>
   </si>
   <si>
     <t>Т-профиль для ворот 3 метра</t>
   </si>
   <si>
-    <t>660023</t>
-[...2 lines deleted...]
-    <t>Т-профиль для ворот 4.3 метра</t>
+    <t>67305</t>
+  </si>
+  <si>
+    <t>Т-профиль для ворот 4.4 метра</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1884,59 +1932,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63749/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63974/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63751/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63752/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63753/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63754/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63755/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63756/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63757/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63758/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63759/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63760/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63761/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63762/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63763/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63764/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63765/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63766/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63767/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63768/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63769/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63770/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63771/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63772/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63773/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63774/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63775/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63776/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63777/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63778/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63779/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63780/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63781/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63782/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63783/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63784/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63902/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63903/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63904/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63905/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63906/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63907/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63908/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63909/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63910/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63911/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63912/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63913/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63914/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63915/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63916/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63917/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63918/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63919/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63920/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63921/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63922/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63923/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63924/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63925/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63926/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63927/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63928/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63929/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63930/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63931/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63932/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63933/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63934/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63935/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63936/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63937/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63938/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63939/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63940/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63941/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63942/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63943/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63944/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63945/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63946/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63947/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63948/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63949/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63950/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63951/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63952/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63953/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63954/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63955/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63956/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63957/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63958/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63959/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63960/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63961/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63962/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63963/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63964/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63965/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63966/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63967/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63968/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63969/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63970/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63971/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63972/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63973/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63785/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63786/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63787/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63788/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63789/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63790/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63791/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63792/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63793/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63794/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63795/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63796/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63797/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63798/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63799/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63801/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63802/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63803/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63804/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63805/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63806/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63807/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63808/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63809/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63810/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63811/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63812/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63813/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63814/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63815/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63816/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63817/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63818/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63819/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63820/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63821/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63822/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63823/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63824/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63825/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63826/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63827/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63828/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63829/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63830/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63831/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63832/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63833/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63834/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63835/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63836/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63837/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63838/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63839/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63840/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63841/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63842/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63843/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63844/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63845/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63846/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63847/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63848/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63849/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63850/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63851/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63852/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63853/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63854/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63855/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63856/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63857/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63858/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63859/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63860/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63861/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63862/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63863/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63864/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63865/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63866/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63867/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63868/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63869/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63870/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63871/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63872/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63873/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63874/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63875/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63876/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63877/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63878/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63879/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63880/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63881/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63882/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63883/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63884/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63885/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63886/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63887/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63888/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63889/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63890/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63891/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63892/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63893/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63894/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63895/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63896/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63897/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63898/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63899/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63900/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63901/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67094/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67096/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67095/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67097/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-5-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-6-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-4-metra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63749/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63974/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63751/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63752/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63753/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63754/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63755/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63756/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63757/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63758/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63759/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63760/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63761/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63762/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63763/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63764/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63765/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63766/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63767/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63768/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63769/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63770/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63771/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63772/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63773/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63774/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63775/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63776/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63777/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63778/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63779/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63780/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63781/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63782/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63783/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63784/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63902/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63903/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63904/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63905/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63906/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63907/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63908/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63909/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63910/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63911/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63912/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63913/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63914/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63915/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63916/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63917/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63918/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63919/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63920/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63921/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63922/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63923/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63924/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63925/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63926/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63927/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63928/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63929/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63930/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63931/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63932/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63933/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63934/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63935/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63936/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63937/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63938/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63939/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63940/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63941/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63942/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63943/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63944/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63945/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63946/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63947/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63948/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63949/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63950/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63951/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63952/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63953/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63954/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63955/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63956/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63957/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63958/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63959/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63960/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63961/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63962/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63963/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63964/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63965/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63966/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63967/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63968/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63969/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63970/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63971/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63972/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63973/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63785/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63786/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63787/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63788/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63789/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63790/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63791/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63792/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63793/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63794/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63795/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63796/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63797/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63798/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63799/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63801/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63802/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63803/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63804/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63805/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63806/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63807/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63808/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63809/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63810/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63811/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63812/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63813/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63814/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63815/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63816/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63817/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63818/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63819/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63820/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63821/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63822/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63823/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63824/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63825/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63826/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63827/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63828/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63829/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63830/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63831/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63832/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63833/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63834/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63835/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63836/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63837/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63838/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63839/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63840/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63841/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63842/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63843/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63844/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63845/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63846/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63847/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63848/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63849/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63850/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63851/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63852/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63853/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63854/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63855/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63856/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63857/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63858/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63859/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63860/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63861/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63862/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63863/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63864/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63865/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63866/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63867/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63868/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63869/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63870/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63871/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63872/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63873/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63874/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63875/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63876/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63877/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63878/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63879/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63880/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63881/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63882/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63883/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63884/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63885/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63886/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63887/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63888/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63889/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63890/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63891/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63892/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63893/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63894/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63895/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63896/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63897/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63898/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63899/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63900/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63901/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67094/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67096/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67807/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67809/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67803/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67805/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67095/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67097/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67808/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67810/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67804/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67806/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-5-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-6-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-4-metra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D243"/>
+  <dimension ref="A1:D251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -5124,180 +5172,292 @@
     <row r="233" spans="1:4" outlineLevel="2">
       <c r="A233" s="10">
         <v>226</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>458</v>
       </c>
       <c r="C233" s="13" t="s">
         <v>459</v>
       </c>
       <c r="D233" s="7">
         <v>11500</v>
       </c>
     </row>
     <row r="234" spans="1:4" outlineLevel="2">
       <c r="A234" s="10">
         <v>227</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>460</v>
       </c>
       <c r="C234" s="13" t="s">
         <v>461</v>
       </c>
       <c r="D234" s="7">
-        <v>21500</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="235" spans="1:4" outlineLevel="2">
       <c r="A235" s="10">
         <v>228</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>462</v>
       </c>
       <c r="C235" s="13" t="s">
         <v>463</v>
       </c>
       <c r="D235" s="7">
-        <v>13500</v>
+        <v>44900</v>
       </c>
     </row>
     <row r="236" spans="1:4" outlineLevel="2">
       <c r="A236" s="10">
         <v>229</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>464</v>
       </c>
       <c r="C236" s="13" t="s">
         <v>465</v>
       </c>
       <c r="D236" s="7">
-        <v>23000</v>
-[...3 lines deleted...]
-      <c r="A237" s="9" t="s">
+        <v>46500</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" outlineLevel="2">
+      <c r="A237" s="10">
+        <v>230</v>
+      </c>
+      <c r="B237" s="4" t="s">
         <v>466</v>
       </c>
-      <c r="B237" s="0"/>
-[...1 lines deleted...]
-      <c r="D237" s="5"/>
+      <c r="C237" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="D237" s="7">
+        <v>44700</v>
+      </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="2">
-      <c r="A238" s="2" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A238" s="10">
+        <v>231</v>
+      </c>
+      <c r="B238" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="C238" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="D238" s="7">
+        <v>41500</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="2">
       <c r="A239" s="10">
-        <v>1</v>
+        <v>232</v>
       </c>
       <c r="B239" s="4" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C239" s="13" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="D239" s="7">
-        <v>2520</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="2">
       <c r="A240" s="10">
-        <v>2</v>
+        <v>233</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C240" s="13" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="D240" s="7">
-        <v>2700</v>
+        <v>26300</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="2">
       <c r="A241" s="10">
-        <v>3</v>
+        <v>234</v>
       </c>
       <c r="B241" s="4" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C241" s="13" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="D241" s="7">
-        <v>900</v>
+        <v>59200</v>
       </c>
     </row>
     <row r="242" spans="1:4" outlineLevel="2">
       <c r="A242" s="10">
-        <v>4</v>
+        <v>235</v>
       </c>
       <c r="B242" s="4" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C242" s="13" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="D242" s="7">
-        <v>1350</v>
+        <v>75800</v>
       </c>
     </row>
     <row r="243" spans="1:4" outlineLevel="2">
       <c r="A243" s="10">
+        <v>236</v>
+      </c>
+      <c r="B243" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="C243" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="D243" s="7">
+        <v>50100</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" outlineLevel="2">
+      <c r="A244" s="10">
+        <v>237</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="D244" s="7">
+        <v>48800</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" outlineLevel="1">
+      <c r="A245" s="9" t="s">
+        <v>482</v>
+      </c>
+      <c r="B245" s="0"/>
+      <c r="C245" s="11"/>
+      <c r="D245" s="5"/>
+    </row>
+    <row r="246" spans="1:4" outlineLevel="2">
+      <c r="A246" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B246" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B243" s="4" t="s">
-[...6 lines deleted...]
-        <v>1935</v>
+      <c r="C246" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" outlineLevel="2">
+      <c r="A247" s="10">
+        <v>1</v>
+      </c>
+      <c r="B247" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="C247" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="D247" s="7">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" outlineLevel="2">
+      <c r="A248" s="10">
+        <v>2</v>
+      </c>
+      <c r="B248" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="D248" s="7">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" outlineLevel="2">
+      <c r="A249" s="10">
+        <v>3</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="D249" s="7">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" outlineLevel="2">
+      <c r="A250" s="10">
+        <v>4</v>
+      </c>
+      <c r="B250" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="D250" s="7">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" outlineLevel="2">
+      <c r="A251" s="10">
+        <v>5</v>
+      </c>
+      <c r="B251" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C251" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="D251" s="7">
+        <v>1950</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A237:D237"/>
+    <mergeCell ref="A245:D245"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -5485,55 +5645,63 @@
     <hyperlink ref="C212" r:id="rId_hyperlink_205"/>
     <hyperlink ref="C213" r:id="rId_hyperlink_206"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_207"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_208"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_209"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_210"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_211"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_215"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_216"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_217"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_218"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_219"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_220"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_221"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_222"/>
     <hyperlink ref="C230" r:id="rId_hyperlink_223"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_224"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_226"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_227"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_228"/>
     <hyperlink ref="C236" r:id="rId_hyperlink_229"/>
-    <hyperlink ref="C239" r:id="rId_hyperlink_230"/>
-[...3 lines deleted...]
-    <hyperlink ref="C243" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="C237" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="C238" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="C242" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="C243" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="C244" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="C247" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="C248" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="C249" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="C251" r:id="rId_hyperlink_242"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>