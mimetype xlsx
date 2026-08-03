--- v1 (2026-08-03)
+++ v2 (2026-08-03)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-03 14:38:01</t>
+    <t>Актуальность прайса на: 2026-08-03 15:38:57</t>
   </si>
   <si>
     <t>Ворота</t>
   </si>
   <si>
     <t>Откатные ворота</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>63749</t>
   </si>
   <si>
     <t>HURDE TriSlide Base 3.00x1.00</t>
   </si>