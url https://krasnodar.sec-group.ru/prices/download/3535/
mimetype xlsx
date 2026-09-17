--- v2 (2026-08-03)
+++ v3 (2026-09-17)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="497">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-03 15:38:57</t>
+    <t>Актуальность прайса на: 2026-09-17 16:37:56</t>
   </si>
   <si>
     <t>Ворота</t>
   </si>
   <si>
     <t>Откатные ворота</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>63749</t>
   </si>
   <si>
     <t>HURDE TriSlide Base 3.00x1.00</t>
   </si>
@@ -1390,50 +1390,62 @@
     <t>HURDE TriSlide Pro 7.00x2.00</t>
   </si>
   <si>
     <t>63898</t>
   </si>
   <si>
     <t>HURDE TriSlide Pro 7.00x2.25</t>
   </si>
   <si>
     <t>63899</t>
   </si>
   <si>
     <t>HURDE TriSlide Pro 7.00x2.50</t>
   </si>
   <si>
     <t>63900</t>
   </si>
   <si>
     <t>HURDE TriSlide Pro 7.00x2.75</t>
   </si>
   <si>
     <t>63901</t>
   </si>
   <si>
     <t>HURDE TriSlide Pro 7.00x3.00</t>
+  </si>
+  <si>
+    <t>68624</t>
+  </si>
+  <si>
+    <t>HURDE ОВ4-А6 готовые откатных ворот для проема 4 м (уже сваренные)</t>
+  </si>
+  <si>
+    <t>68626</t>
+  </si>
+  <si>
+    <t>HURDE ОВ5-А7 готовые откатных ворот для проема 5 м (уже сваренные)</t>
   </si>
   <si>
     <t>67094</t>
   </si>
   <si>
     <t>HURDE ОВС4 каркас откатных ворот для проема 4 м (под сварку)</t>
   </si>
   <si>
     <t>67096</t>
   </si>
   <si>
     <t>HURDE ОВС4-А6 каркас откатных ворот для проема 4 м (под сварку) с консольной системой на 6 м.</t>
   </si>
   <si>
     <t>67807</t>
   </si>
   <si>
     <t>HURDE ОВС4-А6-BXL04AGS каркас откатных ворот с автоматикой для проема 4 м фурнитурой</t>
   </si>
   <si>
     <t>67809</t>
   </si>
   <si>
     <t>HURDE ОВС4-А6-RD400KCE каркас откатных ворот с автоматикой для проема 4 м фурнитурой</t>
   </si>
@@ -1932,59 +1944,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63749/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63974/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63751/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63752/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63753/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63754/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63755/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63756/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63757/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63758/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63759/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63760/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63761/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63762/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63763/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63764/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63765/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63766/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63767/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63768/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63769/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63770/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63771/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63772/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63773/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63774/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63775/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63776/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63777/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63778/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63779/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63780/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63781/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63782/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63783/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63784/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63902/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63903/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63904/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63905/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63906/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63907/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63908/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63909/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63910/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63911/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63912/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63913/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63914/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63915/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63916/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63917/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63918/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63919/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63920/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63921/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63922/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63923/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63924/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63925/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63926/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63927/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63928/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63929/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63930/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63931/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63932/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63933/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63934/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63935/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63936/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63937/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63938/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63939/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63940/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63941/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63942/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63943/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63944/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63945/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63946/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63947/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63948/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63949/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63950/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63951/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63952/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63953/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63954/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63955/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63956/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63957/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63958/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63959/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63960/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63961/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63962/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63963/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63964/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63965/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63966/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63967/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63968/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63969/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63970/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63971/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63972/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63973/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63785/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63786/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63787/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63788/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63789/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63790/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63791/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63792/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63793/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63794/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63795/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63796/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63797/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63798/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63799/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63801/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63802/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63803/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63804/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63805/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63806/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63807/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63808/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63809/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63810/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63811/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63812/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63813/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63814/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63815/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63816/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63817/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63818/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63819/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63820/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63821/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63822/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63823/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63824/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63825/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63826/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63827/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63828/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63829/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63830/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63831/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63832/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63833/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63834/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63835/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63836/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63837/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63838/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63839/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63840/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63841/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63842/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63843/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63844/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63845/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63846/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63847/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63848/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63849/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63850/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63851/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63852/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63853/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63854/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63855/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63856/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63857/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63858/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63859/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63860/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63861/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63862/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63863/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63864/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63865/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63866/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63867/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63868/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63869/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63870/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63871/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63872/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63873/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63874/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63875/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63876/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63877/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63878/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63879/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63880/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63881/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63882/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63883/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63884/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63885/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63886/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63887/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63888/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63889/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63890/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63891/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63892/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63893/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63894/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63895/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63896/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63897/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63898/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63899/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63900/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63901/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67094/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67096/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67807/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67809/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67803/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67805/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67095/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67097/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67808/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67810/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67804/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67806/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-5-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-6-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-4-metra/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63749/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63974/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63751/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63752/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63753/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63754/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63755/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63756/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63757/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63758/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63759/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63760/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63761/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63762/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63763/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63764/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63765/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63766/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63767/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63768/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63769/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63770/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63771/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63772/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63773/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63774/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63775/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63776/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63777/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63778/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63779/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63780/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63781/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63782/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63783/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63784/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63902/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63903/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63904/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63905/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63906/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63907/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63908/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63909/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63910/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63911/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63912/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63913/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63914/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63915/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63916/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63917/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63918/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63919/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63920/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63921/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63922/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63923/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63924/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63925/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63926/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63927/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63928/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63929/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63930/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63931/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63932/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63933/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63934/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63935/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63936/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63937/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63938/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63939/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63940/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63941/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63942/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63943/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63944/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63945/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63946/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63947/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63948/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63949/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63950/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63951/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63952/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63953/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63954/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63955/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63956/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63957/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63958/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63959/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63960/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63961/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63962/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63963/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63964/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63965/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63966/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63967/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63968/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63969/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63970/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63971/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63972/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63973/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63785/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63786/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63787/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63788/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63789/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63790/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63791/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63792/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63793/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63794/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63795/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63796/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63797/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63798/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63799/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63801/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63802/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63803/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63804/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63805/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63806/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63807/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63808/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63809/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63810/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63811/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63812/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63813/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63814/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63815/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63816/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63817/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63818/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63819/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63820/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63821/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63822/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63823/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63824/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63825/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63826/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63827/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63828/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63829/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63830/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63831/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63832/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63833/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63834/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63835/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63836/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63837/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63838/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63839/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63840/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63841/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63842/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63843/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63844/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63845/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63846/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63847/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63848/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63849/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63850/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63851/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63852/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63853/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63854/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63855/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63856/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63857/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63858/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63859/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63860/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63861/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63862/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63863/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63864/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63865/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63866/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63867/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63868/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63869/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63870/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63871/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63872/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63873/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63874/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63875/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63876/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63877/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63878/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63879/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63880/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63881/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63882/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63883/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63884/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63885/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63886/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63887/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63888/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63889/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63890/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63891/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63892/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63893/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63894/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63895/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63896/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63897/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63898/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63899/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63900/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-63901/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-68624/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-68626/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67094/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67096/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67807/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67809/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67803/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67805/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67095/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67097/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67808/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67810/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67804/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/hurde-67806/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-5-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-6-metrov/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-2-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-3-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/t-profil-dlya-vorot-4-metra/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D251"/>
+  <dimension ref="A1:D253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -5158,306 +5170,334 @@
     <row r="232" spans="1:4" outlineLevel="2">
       <c r="A232" s="10">
         <v>225</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>456</v>
       </c>
       <c r="C232" s="13" t="s">
         <v>457</v>
       </c>
       <c r="D232" s="7">
         <v>105800</v>
       </c>
     </row>
     <row r="233" spans="1:4" outlineLevel="2">
       <c r="A233" s="10">
         <v>226</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>458</v>
       </c>
       <c r="C233" s="13" t="s">
         <v>459</v>
       </c>
       <c r="D233" s="7">
-        <v>11500</v>
+        <v>31600</v>
       </c>
     </row>
     <row r="234" spans="1:4" outlineLevel="2">
       <c r="A234" s="10">
         <v>227</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>460</v>
       </c>
       <c r="C234" s="13" t="s">
         <v>461</v>
       </c>
       <c r="D234" s="7">
-        <v>23000</v>
+        <v>35300</v>
       </c>
     </row>
     <row r="235" spans="1:4" outlineLevel="2">
       <c r="A235" s="10">
         <v>228</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>462</v>
       </c>
       <c r="C235" s="13" t="s">
         <v>463</v>
       </c>
       <c r="D235" s="7">
-        <v>44900</v>
+        <v>16000</v>
       </c>
     </row>
     <row r="236" spans="1:4" outlineLevel="2">
       <c r="A236" s="10">
         <v>229</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>464</v>
       </c>
       <c r="C236" s="13" t="s">
         <v>465</v>
       </c>
       <c r="D236" s="7">
-        <v>46500</v>
+        <v>26500</v>
       </c>
     </row>
     <row r="237" spans="1:4" outlineLevel="2">
       <c r="A237" s="10">
         <v>230</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>466</v>
       </c>
       <c r="C237" s="13" t="s">
         <v>467</v>
       </c>
       <c r="D237" s="7">
-        <v>44700</v>
+        <v>50200</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="2">
       <c r="A238" s="10">
         <v>231</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>468</v>
       </c>
       <c r="C238" s="13" t="s">
         <v>469</v>
       </c>
       <c r="D238" s="7">
-        <v>41500</v>
+        <v>51800</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="2">
       <c r="A239" s="10">
         <v>232</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>470</v>
       </c>
       <c r="C239" s="13" t="s">
         <v>471</v>
       </c>
       <c r="D239" s="7">
-        <v>14000</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="2">
       <c r="A240" s="10">
         <v>233</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>472</v>
       </c>
       <c r="C240" s="13" t="s">
         <v>473</v>
       </c>
       <c r="D240" s="7">
-        <v>26300</v>
+        <v>46800</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="2">
       <c r="A241" s="10">
         <v>234</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>474</v>
       </c>
       <c r="C241" s="13" t="s">
         <v>475</v>
       </c>
       <c r="D241" s="7">
-        <v>59200</v>
+        <v>18200</v>
       </c>
     </row>
     <row r="242" spans="1:4" outlineLevel="2">
       <c r="A242" s="10">
         <v>235</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>476</v>
       </c>
       <c r="C242" s="13" t="s">
         <v>477</v>
       </c>
       <c r="D242" s="7">
-        <v>75800</v>
+        <v>29500</v>
       </c>
     </row>
     <row r="243" spans="1:4" outlineLevel="2">
       <c r="A243" s="10">
         <v>236</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>478</v>
       </c>
       <c r="C243" s="13" t="s">
         <v>479</v>
       </c>
       <c r="D243" s="7">
-        <v>50100</v>
+        <v>64600</v>
       </c>
     </row>
     <row r="244" spans="1:4" outlineLevel="2">
       <c r="A244" s="10">
         <v>237</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>480</v>
       </c>
       <c r="C244" s="13" t="s">
         <v>481</v>
       </c>
       <c r="D244" s="7">
-        <v>48800</v>
-[...3 lines deleted...]
-      <c r="A245" s="9" t="s">
+        <v>81200</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" outlineLevel="2">
+      <c r="A245" s="10">
+        <v>238</v>
+      </c>
+      <c r="B245" s="4" t="s">
         <v>482</v>
       </c>
-      <c r="B245" s="0"/>
-[...1 lines deleted...]
-      <c r="D245" s="5"/>
+      <c r="C245" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="D245" s="7">
+        <v>55400</v>
+      </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="2">
-      <c r="A246" s="2" t="s">
+      <c r="A246" s="10">
+        <v>239</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="C246" s="13" t="s">
+        <v>485</v>
+      </c>
+      <c r="D246" s="7">
+        <v>54200</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" outlineLevel="1">
+      <c r="A247" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="B247" s="0"/>
+      <c r="C247" s="11"/>
+      <c r="D247" s="5"/>
+    </row>
+    <row r="248" spans="1:4" outlineLevel="2">
+      <c r="A248" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B246" s="3" t="s">
+      <c r="B248" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C246" s="12" t="s">
+      <c r="C248" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D246" s="6" t="s">
+      <c r="D248" s="6" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>2700</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="2">
       <c r="A249" s="10">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C249" s="13" t="s">
         <v>488</v>
       </c>
       <c r="D249" s="7">
-        <v>900</v>
+        <v>6266</v>
       </c>
     </row>
     <row r="250" spans="1:4" outlineLevel="2">
       <c r="A250" s="10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C250" s="13" t="s">
         <v>490</v>
       </c>
       <c r="D250" s="7">
-        <v>1350</v>
+        <v>6714</v>
       </c>
     </row>
     <row r="251" spans="1:4" outlineLevel="2">
       <c r="A251" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C251" s="13" t="s">
         <v>492</v>
       </c>
       <c r="D251" s="7">
-        <v>1950</v>
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" outlineLevel="2">
+      <c r="A252" s="10">
+        <v>4</v>
+      </c>
+      <c r="B252" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="C252" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="D252" s="7">
+        <v>3357</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" outlineLevel="2">
+      <c r="A253" s="10">
+        <v>5</v>
+      </c>
+      <c r="B253" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="D253" s="7">
+        <v>4924</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A245:D245"/>
+    <mergeCell ref="A247:D247"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -5653,55 +5693,57 @@
     <hyperlink ref="C220" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_215"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_216"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_217"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_218"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_219"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_220"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_221"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_222"/>
     <hyperlink ref="C230" r:id="rId_hyperlink_223"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_224"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_226"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_227"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_228"/>
     <hyperlink ref="C236" r:id="rId_hyperlink_229"/>
     <hyperlink ref="C237" r:id="rId_hyperlink_230"/>
     <hyperlink ref="C238" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C239" r:id="rId_hyperlink_232"/>
     <hyperlink ref="C240" r:id="rId_hyperlink_233"/>
     <hyperlink ref="C241" r:id="rId_hyperlink_234"/>
     <hyperlink ref="C242" r:id="rId_hyperlink_235"/>
     <hyperlink ref="C243" r:id="rId_hyperlink_236"/>
     <hyperlink ref="C244" r:id="rId_hyperlink_237"/>
-    <hyperlink ref="C247" r:id="rId_hyperlink_238"/>
-    <hyperlink ref="C248" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="C245" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="C246" r:id="rId_hyperlink_239"/>
     <hyperlink ref="C249" r:id="rId_hyperlink_240"/>
     <hyperlink ref="C250" r:id="rId_hyperlink_241"/>
     <hyperlink ref="C251" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="C252" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="C253" r:id="rId_hyperlink_244"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>