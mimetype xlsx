--- v3 (2026-09-17)
+++ v4 (2026-11-01)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="497">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-17 16:37:56</t>
+    <t>Актуальность прайса на: 2026-11-01 18:17:15</t>
   </si>
   <si>
     <t>Ворота</t>
   </si>
   <si>
     <t>Откатные ворота</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>63749</t>
   </si>
   <si>
     <t>HURDE TriSlide Base 3.00x1.00</t>
   </si>
@@ -5240,79 +5240,79 @@
     <row r="237" spans="1:4" outlineLevel="2">
       <c r="A237" s="10">
         <v>230</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>466</v>
       </c>
       <c r="C237" s="13" t="s">
         <v>467</v>
       </c>
       <c r="D237" s="7">
         <v>50200</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="2">
       <c r="A238" s="10">
         <v>231</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>468</v>
       </c>
       <c r="C238" s="13" t="s">
         <v>469</v>
       </c>
       <c r="D238" s="7">
-        <v>51800</v>
+        <v>50600</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="2">
       <c r="A239" s="10">
         <v>232</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>470</v>
       </c>
       <c r="C239" s="13" t="s">
         <v>471</v>
       </c>
       <c r="D239" s="7">
-        <v>50000</v>
+        <v>47400</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="2">
       <c r="A240" s="10">
         <v>233</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>472</v>
       </c>
       <c r="C240" s="13" t="s">
         <v>473</v>
       </c>
       <c r="D240" s="7">
-        <v>46800</v>
+        <v>43800</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="2">
       <c r="A241" s="10">
         <v>234</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>474</v>
       </c>
       <c r="C241" s="13" t="s">
         <v>475</v>
       </c>
       <c r="D241" s="7">
         <v>18200</v>
       </c>
     </row>
     <row r="242" spans="1:4" outlineLevel="2">
       <c r="A242" s="10">
         <v>235</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>476</v>
       </c>
       <c r="C242" s="13" t="s">
         <v>477</v>
@@ -5338,65 +5338,65 @@
     <row r="244" spans="1:4" outlineLevel="2">
       <c r="A244" s="10">
         <v>237</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>480</v>
       </c>
       <c r="C244" s="13" t="s">
         <v>481</v>
       </c>
       <c r="D244" s="7">
         <v>81200</v>
       </c>
     </row>
     <row r="245" spans="1:4" outlineLevel="2">
       <c r="A245" s="10">
         <v>238</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>482</v>
       </c>
       <c r="C245" s="13" t="s">
         <v>483</v>
       </c>
       <c r="D245" s="7">
-        <v>55400</v>
+        <v>54900</v>
       </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="2">
       <c r="A246" s="10">
         <v>239</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>484</v>
       </c>
       <c r="C246" s="13" t="s">
         <v>485</v>
       </c>
       <c r="D246" s="7">
-        <v>54200</v>
+        <v>53300</v>
       </c>
     </row>
     <row r="247" spans="1:4" outlineLevel="1">
       <c r="A247" s="9" t="s">
         <v>486</v>
       </c>
       <c r="B247" s="0"/>
       <c r="C247" s="11"/>
       <c r="D247" s="5"/>
     </row>
     <row r="248" spans="1:4" outlineLevel="2">
       <c r="A248" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C248" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="2">