--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1508">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1510">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-19 13:33:35</t>
+    <t>Актуальность прайса на: 2026-08-03 14:38:20</t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация</t>
   </si>
   <si>
     <t>Извещатели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>OPTEX AX-100PLUS</t>
   </si>
@@ -4054,50 +4054,56 @@
     <t>Smartec ST-PD001BD-H</t>
   </si>
   <si>
     <t>55196</t>
   </si>
   <si>
     <t>Smartec ST-PD001BD-HC</t>
   </si>
   <si>
     <t>61962</t>
   </si>
   <si>
     <t>Smartec ST-PD001LB-BT</t>
   </si>
   <si>
     <t>35599</t>
   </si>
   <si>
     <t>Smartec ST-PD002BB-BR кронштейн для лучевого активного инфракрасного барьера</t>
   </si>
   <si>
     <t>57207</t>
   </si>
   <si>
     <t>Smartec ST-PD002BD-BR</t>
+  </si>
+  <si>
+    <t>67470</t>
+  </si>
+  <si>
+    <t>Smartec ST-PD002BD-I</t>
   </si>
   <si>
     <t>54691</t>
   </si>
   <si>
     <t>Smartec ST-PD002BD-L</t>
   </si>
   <si>
     <t>62561</t>
   </si>
   <si>
     <t>Smartec ST-PD002BDL-BR</t>
   </si>
   <si>
     <t>62562</t>
   </si>
   <si>
     <t>Smartec ST-PD002BDT-BR</t>
   </si>
   <si>
     <t>48233</t>
   </si>
   <si>
     <t>Smartec ST-PD002LB-BR</t>
   </si>
@@ -4977,59 +4983,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8610/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8495/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8943/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8945/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8946/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8948/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8944/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8947/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8375/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9010/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31974/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31978/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31975/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31979/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31976/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31980/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31973/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31977/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8892/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60216/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60217/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60215/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60214/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60213/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60212/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8912/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8913/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8914/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8911/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8475/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-4852/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8834/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11799/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8920/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8921/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8922/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8923/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8591/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8613/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60227/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60228/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60229/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60226/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35009/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60234/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35010/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60235/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60233/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60232/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8930/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8928/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8929/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8924/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8925/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8926/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8927/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8931/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-22899/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16612/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16611/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24354/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-13462/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-22900/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16614/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16613/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24355/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15155/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-13463/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15154/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16616/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16615/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24356/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-13464/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8884/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8907/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15149/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15153/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15150/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15151/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15152/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15148/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31971/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60218/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31969/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60219/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31972/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60220/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31970/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60221/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60230/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35008/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60231/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35007/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-57347/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60223/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60224/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60225/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34131/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-63716/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34132/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-55444/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34127/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-55443/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57202/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50355/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50354/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50356/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-55445/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32758/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32757/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35595/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32759/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58604/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34124/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34126/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34125/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-17106/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32756/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32755/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57203/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58606/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58605/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34123/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-22883/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-53592/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-61228/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32754/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32753/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58608/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58607/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-53593/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35592/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-22885/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35594/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32752/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-22886/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-22887/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35593/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50357/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35462/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59514/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59513/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32751/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32750/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57205/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57204/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-67117/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-67116/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32748/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58609/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58610/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58611/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57206/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50358/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-22891/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-61347/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-61348/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35292/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-28065/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-37246/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-36533/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62556/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35598/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58597/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58596/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62557/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62558/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50351/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34130/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50350/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58599/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58598/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35597/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58601/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58600/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48230/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50352/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-37244/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35596/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34128/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48231/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34129/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62559/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62560/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50353/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-36532/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58603/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58602/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-37245/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-54689/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-54690/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62009/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62012/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62010/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-48373/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62019/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62020/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20432/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62021/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5916/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20433/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-12371/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-33594/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54184/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62032/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-48372/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62018/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-16123/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-11841/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62011/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62014/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-13377/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26582/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-8212/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54200/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54201/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54202/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54174/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20443/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5116/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5335/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4749/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20429/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62022/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-16120/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26584/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54185/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54186/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54187/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54188/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54189/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5886/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20442/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20440/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20441/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54190/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3832/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26581/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-33590/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-33591/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-33592/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-33593/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4657/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26591/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26592/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20430/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54191/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54192/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54193/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54194/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54195/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54196/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54183/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26587/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26589/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26586/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26585/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26588/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26590/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62023/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62024/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62025/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62026/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62027/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62028/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62029/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62030/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62031/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20438/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54175/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-7490/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26620/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26621/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54176/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26623/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26624/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54177/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54178/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54179/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54180/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54181/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26625/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54182/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26622/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62015/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62016/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5919/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48234/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-36534/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-54692/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48235/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59516/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59517/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-61349/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59518/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59515/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57208/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62034/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62035/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62036/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62037/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62038/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62039/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62040/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62041/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62042/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62043/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62044/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62045/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62046/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62047/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62048/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62049/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62033/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54203/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26605/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26593/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26594/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26595/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26596/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26597/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26598/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26599/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26600/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26601/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26602/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26603/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26604/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54204/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54205/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54206/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54207/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54208/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26627/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26628/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26629/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26630/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26631/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26632/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26633/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26634/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26626/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62232/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5922/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5923/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5924/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/parsec-14907/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/parsec-14908/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/parsec-16564/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62084/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62085/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3905/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-8208/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5630/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-8209/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-8210/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20516/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-213/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-50856/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26613/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26615/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4808/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62083/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-467/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-226/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-11973/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54241/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62086/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-52925/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62088/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-50207/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62090/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62091/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62092/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62233/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62234/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62235/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62236/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62237/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62238/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4833/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/sib-arsenal-26809/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54251/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54252/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54253/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54254/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54255/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54258/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26635/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26637/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62093/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54256/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/parsec-14909/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-2722/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54245/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-14705/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54246/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3836/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54247/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4751/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62101/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62102/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62103/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62104/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54267/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54268/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5174/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26657/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26659/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54266/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26658/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62105/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62106/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62107/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-19656/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5901/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26655/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5904/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5906/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5905/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5903/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26656/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5900/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26641/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5897/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5899/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5898/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5896/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5173/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26654/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62095/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62096/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62097/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62099/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62098/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62100/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54265/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5880/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20412/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62112/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62094/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-223/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54259/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-227/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54260/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-222/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62113/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4750/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3976/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62116/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3657/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62115/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62239/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5936/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62114/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26645/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26646/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26647/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26651/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26648/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26649/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26650/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26644/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26652/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5902/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5890/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20419/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54270/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54271/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20426/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20427/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26639/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54272/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54273/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5891/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20420/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54274/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54275/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20428/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54276/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-11510/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20422/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26638/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54277/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54278/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54279/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54280/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5889/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20418/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20423/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20424/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54281/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62109/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54282/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54283/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62110/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-11579/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20425/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54284/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62111/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26653/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-17729/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26668/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26669/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26671/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54285/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54286/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54287/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54288/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54289/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54291/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26674/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5885/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26673/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26672/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54296/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54297/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15156/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8932/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-10147/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8012/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-32630/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15160/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8612/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8376/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15157/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-22903/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60244/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60245/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35043/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31987/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31988/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60238/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31989/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31991/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31990/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31984/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31986/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31985/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8614/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-7912/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8014/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8908/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8984/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35033/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8985/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15159/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-22901/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60236/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60237/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11814/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11815/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-2461/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11812/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11813/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8953/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8954/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24351/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31982/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11810/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8981/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60246/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8976/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8977/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60255/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60254/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8978/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11804/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11803/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8979/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11806/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11805/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8980/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35032/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11807/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9006/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9000/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35035/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-22902/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60239/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24396/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15158/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11816/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8987/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8986/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8956/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60248/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60247/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8967/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8957/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60249/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60250/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8968/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60253/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60252/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8958/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35030/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35031/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8969/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35028/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35029/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8961/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35025/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35026/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8972/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35023/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35024/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8964/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35021/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35022/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8973/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35019/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35020/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8993/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8988/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11811/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8991/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8996/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8997/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8998/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8999/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9009/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8994/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8989/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60262/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60264/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60256/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24350/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60243/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24353/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8935/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8934/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60263/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8933/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8936/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60265/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-3476/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8982/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8983/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60240/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60241/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60260/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60261/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60259/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60258/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60257/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9011/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8915/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8916/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60242/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48232/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-55196/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-61962/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35599/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57207/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-53922/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62561/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62562/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48233/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62563/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62564/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54230/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54231/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5874/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20416/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62058/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62059/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62060/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62061/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62062/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54227/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-59121/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54224/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54225/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54226/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54211/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62068/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62069/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62057/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54213/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5921/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54212/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62050/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54232/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62073/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62054/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62055/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62056/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62051/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62052/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62053/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26616/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4658/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62063/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62064/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-431/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-12722/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54228/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-17421/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62065/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62066/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20414/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54229/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54214/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54215/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54216/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54217/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54218/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54219/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26618/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54220/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54221/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54222/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62067/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62070/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-53979/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62072/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26662/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26663/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26661/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54235/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54236/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54237/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-57955/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62075/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62076/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54238/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62077/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54239/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62078/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54240/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62079/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62080/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62081/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62082/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54234/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8610/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8495/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8943/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8945/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8946/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8948/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8944/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8947/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8375/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9010/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31974/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31978/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31975/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31979/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31976/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31980/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31973/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31977/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8892/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60216/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60217/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60215/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60214/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60213/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60212/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8912/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8913/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8914/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8911/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8475/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-4852/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8834/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11799/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8920/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8921/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8922/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8923/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8591/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8613/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60227/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60228/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60229/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60226/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35009/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60234/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35010/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60235/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60233/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60232/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8930/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8928/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8929/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8924/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8925/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8926/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8927/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8931/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-22899/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16612/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16611/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24354/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-13462/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-22900/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16614/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16613/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24355/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15155/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-13463/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15154/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16616/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-16615/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24356/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-13464/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8884/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8907/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15149/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15153/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15150/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15151/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15152/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15148/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31971/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60218/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31969/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60219/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31972/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60220/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31970/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60221/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60230/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35008/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60231/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35007/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-57347/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60223/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60224/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60225/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34131/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-63716/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34132/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-55444/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34127/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-55443/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57202/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50355/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50354/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50356/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-55445/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32758/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32757/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35595/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32759/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58604/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34124/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34126/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34125/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-17106/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32756/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32755/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57203/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58606/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58605/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34123/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-22883/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-53592/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-61228/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32754/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32753/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58608/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58607/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-53593/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35592/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-22885/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35594/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32752/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-22886/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-22887/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35593/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50357/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35462/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59514/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59513/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32751/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32750/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57205/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57204/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-67117/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-67116/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-32748/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58609/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58610/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58611/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57206/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50358/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-22891/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-61347/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-61348/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35292/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-28065/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-37246/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-36533/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62556/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35598/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58597/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58596/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62557/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62558/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50351/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34130/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50350/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58599/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58598/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35597/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58601/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58600/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48230/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50352/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-37244/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35596/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34128/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48231/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-34129/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62559/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62560/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-50353/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-36532/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58603/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-58602/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-37245/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-54689/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-54690/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62009/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62012/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62010/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-48373/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62019/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62020/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20432/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62021/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5916/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20433/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-12371/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-33594/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54184/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62032/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-48372/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62018/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-16123/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-11841/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62011/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62014/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-13377/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26582/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3679/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-8212/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54200/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54201/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54202/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54174/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20443/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5116/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5335/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4749/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20429/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62022/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-16120/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26584/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54185/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54186/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54187/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54188/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54189/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5886/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20442/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20440/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20441/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54190/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3832/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26581/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-33590/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-33591/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-33592/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-33593/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4657/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26591/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26592/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20430/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54191/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54192/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54193/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54194/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54195/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54196/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54183/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26587/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26589/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26586/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26585/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26588/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26590/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62023/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62024/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62025/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62026/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62027/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62028/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62029/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62030/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62031/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20438/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54175/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-7490/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4312/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26620/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26621/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54176/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26623/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26624/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54177/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54178/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54179/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54180/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54181/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26625/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54182/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26622/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62015/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62016/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5919/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48234/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-36534/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-54692/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48235/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59516/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59517/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-61349/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59518/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-59515/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57208/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62034/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62035/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62036/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62037/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62038/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62039/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62040/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62041/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62042/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62043/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62044/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62045/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62046/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62047/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62048/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62049/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62033/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54203/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26605/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26593/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26594/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26595/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26596/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26597/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26598/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26599/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26600/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26601/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26602/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26603/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26604/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54204/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54205/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54206/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54207/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54208/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26627/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26628/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26629/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26630/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26631/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26632/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26633/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26634/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26626/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62232/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5922/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5923/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5924/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/parsec-14907/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/parsec-14908/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/parsec-16564/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62084/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62085/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3905/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-8208/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5630/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-8209/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-8210/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3531/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3859/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20516/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-213/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-50856/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26613/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26615/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4808/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62083/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-467/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-226/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-11973/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54241/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62086/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-52925/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62088/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-50207/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62090/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62091/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62092/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62233/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62234/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62235/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62236/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62237/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62238/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4833/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/sib-arsenal-26809/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54251/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54252/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54253/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54254/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54255/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54258/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26635/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26637/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62093/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54256/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/parsec-14909/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-2722/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54245/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-14705/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54246/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3836/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54247/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-2293/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4309/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4751/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62101/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62102/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62103/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62104/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54267/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54268/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5174/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26657/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26659/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54266/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26658/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62105/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62106/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62107/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-19656/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5901/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26655/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5904/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5906/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5905/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5903/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26656/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5900/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26641/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5897/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5899/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5898/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5896/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5173/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26654/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62095/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62096/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62097/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62099/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62098/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62100/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54265/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5880/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20412/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62112/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62094/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-223/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54259/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-227/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54260/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-222/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62113/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-224/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4750/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3976/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62116/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-3657/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62115/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62239/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5936/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62114/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26645/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26646/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26647/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26651/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26648/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26649/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26650/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26644/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26652/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5902/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5890/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20419/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54270/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54271/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20426/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20427/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26639/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54272/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54273/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5891/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20420/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54274/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54275/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20428/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54276/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-11510/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20422/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26638/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54277/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54278/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54279/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54280/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5889/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20418/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20423/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20424/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54281/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62109/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54282/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54283/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62110/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-11579/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20425/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54284/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62111/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26653/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-17729/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26668/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26669/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26671/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54285/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54286/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54287/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54288/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54289/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54291/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26674/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5885/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26673/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26672/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54296/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54297/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15156/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8932/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-10147/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8012/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-32630/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15160/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8612/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8376/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15157/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-22903/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60244/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60245/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35043/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31987/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31988/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60238/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31989/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31991/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31990/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31984/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31986/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31985/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8614/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-7912/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8014/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8908/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8984/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35033/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8985/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15159/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-22901/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60236/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60237/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11814/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11815/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-2461/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11812/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11813/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8953/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8954/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24351/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-31982/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11810/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8981/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60246/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8976/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8977/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60255/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60254/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8978/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11804/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11803/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8979/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11806/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11805/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8980/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35032/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11807/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9006/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9000/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9003/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9004/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35035/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-22902/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60239/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24396/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-15158/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11816/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8987/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8986/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8956/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60248/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60247/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8967/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8957/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60249/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60250/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8968/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60253/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60252/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8958/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35030/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35031/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8969/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35028/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35029/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8961/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35025/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35026/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8972/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35023/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35024/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8964/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35021/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35022/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8973/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35019/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-35020/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8993/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8988/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-11811/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8991/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8996/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8997/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8998/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8999/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9009/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8994/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8989/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60262/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60264/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60256/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24350/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60243/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-24353/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8935/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8934/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60263/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8933/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8936/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60265/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-3476/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8982/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8983/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60240/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60241/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60260/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60261/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60259/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60258/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60257/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-9011/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8915/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-8916/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/optex-60242/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48232/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-55196/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-61962/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-35599/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-57207/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-67470/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-53922/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62561/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62562/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-48233/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62563/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/smartec-62564/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54230/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54231/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5874/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20416/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62058/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62059/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62060/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62061/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62062/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54227/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-59121/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54224/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54225/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54226/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54211/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62068/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62069/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62057/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54213/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-5921/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54212/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62050/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54232/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62073/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62054/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62055/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62056/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62051/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62052/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62053/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26616/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-4658/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62063/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62064/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-431/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-12722/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54228/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-17421/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62065/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62066/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-20414/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54229/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54214/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54215/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54216/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54217/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54218/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54219/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26618/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54220/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54221/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54222/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62067/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62070/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-53979/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62072/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26662/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26663/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-26661/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54235/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54236/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54237/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-57955/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62075/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62076/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54238/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62077/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54239/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62078/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54240/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62079/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62080/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62081/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-62082/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnodar.sec-group.ru/p/bolid-54234/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D769"/>
+  <dimension ref="A1:D770"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -14553,1156 +14559,1170 @@
     <row r="689" spans="1:4" outlineLevel="2">
       <c r="A689" s="10">
         <v>142</v>
       </c>
       <c r="B689" s="4" t="s">
         <v>1346</v>
       </c>
       <c r="C689" s="13" t="s">
         <v>1347</v>
       </c>
       <c r="D689" s="7">
         <v>330</v>
       </c>
     </row>
     <row r="690" spans="1:4" outlineLevel="2">
       <c r="A690" s="10">
         <v>143</v>
       </c>
       <c r="B690" s="4" t="s">
         <v>1348</v>
       </c>
       <c r="C690" s="13" t="s">
         <v>1349</v>
       </c>
       <c r="D690" s="7">
-        <v>1200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="691" spans="1:4" outlineLevel="2">
       <c r="A691" s="10">
         <v>144</v>
       </c>
       <c r="B691" s="4" t="s">
         <v>1350</v>
       </c>
       <c r="C691" s="13" t="s">
         <v>1351</v>
       </c>
       <c r="D691" s="7">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="692" spans="1:4" outlineLevel="2">
       <c r="A692" s="10">
         <v>145</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>1352</v>
       </c>
       <c r="C692" s="13" t="s">
         <v>1353</v>
       </c>
       <c r="D692" s="7">
-        <v>11000</v>
+        <v>900</v>
       </c>
     </row>
     <row r="693" spans="1:4" outlineLevel="2">
       <c r="A693" s="10">
         <v>146</v>
       </c>
       <c r="B693" s="4" t="s">
         <v>1354</v>
       </c>
       <c r="C693" s="13" t="s">
         <v>1355</v>
       </c>
       <c r="D693" s="7">
-        <v>1300</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="694" spans="1:4" outlineLevel="2">
       <c r="A694" s="10">
         <v>147</v>
       </c>
       <c r="B694" s="4" t="s">
         <v>1356</v>
       </c>
       <c r="C694" s="13" t="s">
         <v>1357</v>
       </c>
       <c r="D694" s="7">
-        <v>1200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="695" spans="1:4" outlineLevel="2">
       <c r="A695" s="10">
         <v>148</v>
       </c>
       <c r="B695" s="4" t="s">
         <v>1358</v>
       </c>
       <c r="C695" s="13" t="s">
         <v>1359</v>
       </c>
       <c r="D695" s="7">
-        <v>9566</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="696" spans="1:4" outlineLevel="2">
       <c r="A696" s="10">
         <v>149</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>1360</v>
       </c>
       <c r="C696" s="13" t="s">
         <v>1361</v>
       </c>
       <c r="D696" s="7">
         <v>9566</v>
       </c>
     </row>
     <row r="697" spans="1:4" outlineLevel="2">
       <c r="A697" s="10">
         <v>150</v>
       </c>
       <c r="B697" s="4" t="s">
         <v>1362</v>
       </c>
       <c r="C697" s="13" t="s">
         <v>1363</v>
       </c>
       <c r="D697" s="7">
-        <v>655</v>
+        <v>9566</v>
       </c>
     </row>
     <row r="698" spans="1:4" outlineLevel="2">
       <c r="A698" s="10">
         <v>151</v>
       </c>
       <c r="B698" s="4" t="s">
         <v>1364</v>
       </c>
       <c r="C698" s="13" t="s">
         <v>1365</v>
       </c>
       <c r="D698" s="7">
         <v>655</v>
       </c>
     </row>
     <row r="699" spans="1:4" outlineLevel="2">
       <c r="A699" s="10">
         <v>152</v>
       </c>
       <c r="B699" s="4" t="s">
         <v>1366</v>
       </c>
       <c r="C699" s="13" t="s">
         <v>1367</v>
       </c>
       <c r="D699" s="7">
-        <v>7972</v>
+        <v>655</v>
       </c>
     </row>
     <row r="700" spans="1:4" outlineLevel="2">
       <c r="A700" s="10">
         <v>153</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>1368</v>
       </c>
       <c r="C700" s="13" t="s">
         <v>1369</v>
       </c>
       <c r="D700" s="7">
-        <v>25074</v>
+        <v>7972</v>
       </c>
     </row>
     <row r="701" spans="1:4" outlineLevel="2">
       <c r="A701" s="10">
         <v>154</v>
       </c>
       <c r="B701" s="4" t="s">
         <v>1370</v>
       </c>
       <c r="C701" s="13" t="s">
         <v>1371</v>
       </c>
       <c r="D701" s="7">
-        <v>9264</v>
+        <v>25074</v>
       </c>
     </row>
     <row r="702" spans="1:4" outlineLevel="2">
       <c r="A702" s="10">
         <v>155</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>1372</v>
       </c>
       <c r="C702" s="13" t="s">
         <v>1373</v>
       </c>
       <c r="D702" s="7">
-        <v>28697</v>
+        <v>9264</v>
       </c>
     </row>
     <row r="703" spans="1:4" outlineLevel="2">
       <c r="A703" s="10">
         <v>156</v>
       </c>
       <c r="B703" s="4" t="s">
         <v>1374</v>
       </c>
       <c r="C703" s="13" t="s">
         <v>1375</v>
       </c>
       <c r="D703" s="7">
-        <v>1435</v>
+        <v>28697</v>
       </c>
     </row>
     <row r="704" spans="1:4" outlineLevel="2">
       <c r="A704" s="10">
         <v>157</v>
       </c>
       <c r="B704" s="4" t="s">
         <v>1376</v>
       </c>
       <c r="C704" s="13" t="s">
         <v>1377</v>
       </c>
       <c r="D704" s="7">
-        <v>655</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="705" spans="1:4" outlineLevel="2">
       <c r="A705" s="10">
         <v>158</v>
       </c>
       <c r="B705" s="4" t="s">
         <v>1378</v>
       </c>
       <c r="C705" s="13" t="s">
         <v>1379</v>
       </c>
       <c r="D705" s="7">
-        <v>3986</v>
+        <v>655</v>
       </c>
     </row>
     <row r="706" spans="1:4" outlineLevel="2">
       <c r="A706" s="10">
         <v>159</v>
       </c>
       <c r="B706" s="4" t="s">
         <v>1380</v>
       </c>
       <c r="C706" s="13" t="s">
         <v>1381</v>
       </c>
       <c r="D706" s="7">
-        <v>607</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="707" spans="1:4" outlineLevel="2">
       <c r="A707" s="10">
         <v>160</v>
       </c>
       <c r="B707" s="4" t="s">
         <v>1382</v>
       </c>
       <c r="C707" s="13" t="s">
         <v>1383</v>
       </c>
       <c r="D707" s="7">
-        <v>187</v>
+        <v>607</v>
       </c>
     </row>
     <row r="708" spans="1:4" outlineLevel="2">
       <c r="A708" s="10">
         <v>161</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>1384</v>
       </c>
       <c r="C708" s="13" t="s">
         <v>1385</v>
       </c>
       <c r="D708" s="7">
-        <v>564</v>
+        <v>187</v>
       </c>
     </row>
     <row r="709" spans="1:4" outlineLevel="2">
       <c r="A709" s="10">
         <v>162</v>
       </c>
       <c r="B709" s="4" t="s">
         <v>1386</v>
       </c>
       <c r="C709" s="13" t="s">
         <v>1387</v>
       </c>
       <c r="D709" s="7">
-        <v>122</v>
+        <v>564</v>
       </c>
     </row>
     <row r="710" spans="1:4" outlineLevel="2">
       <c r="A710" s="10">
         <v>163</v>
       </c>
       <c r="B710" s="4" t="s">
         <v>1388</v>
       </c>
       <c r="C710" s="13" t="s">
         <v>1389</v>
       </c>
       <c r="D710" s="7">
-        <v>3347</v>
+        <v>122</v>
       </c>
     </row>
     <row r="711" spans="1:4" outlineLevel="2">
       <c r="A711" s="10">
         <v>164</v>
       </c>
       <c r="B711" s="4" t="s">
         <v>1390</v>
       </c>
       <c r="C711" s="13" t="s">
         <v>1391</v>
       </c>
       <c r="D711" s="7">
-        <v>6245</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="712" spans="1:4" outlineLevel="2">
       <c r="A712" s="10">
         <v>165</v>
       </c>
       <c r="B712" s="4" t="s">
         <v>1392</v>
       </c>
       <c r="C712" s="13" t="s">
         <v>1393</v>
       </c>
       <c r="D712" s="7">
-        <v>27707</v>
+        <v>6245</v>
       </c>
     </row>
     <row r="713" spans="1:4" outlineLevel="2">
       <c r="A713" s="10">
         <v>166</v>
       </c>
       <c r="B713" s="4" t="s">
         <v>1394</v>
       </c>
       <c r="C713" s="13" t="s">
         <v>1395</v>
       </c>
       <c r="D713" s="7">
-        <v>1086</v>
+        <v>27707</v>
       </c>
     </row>
     <row r="714" spans="1:4" outlineLevel="2">
       <c r="A714" s="10">
         <v>167</v>
       </c>
       <c r="B714" s="4" t="s">
         <v>1396</v>
       </c>
       <c r="C714" s="13" t="s">
         <v>1397</v>
       </c>
       <c r="D714" s="7">
-        <v>326</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="715" spans="1:4" outlineLevel="2">
       <c r="A715" s="10">
         <v>168</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>1398</v>
       </c>
       <c r="C715" s="13" t="s">
         <v>1399</v>
       </c>
       <c r="D715" s="7">
-        <v>175</v>
+        <v>326</v>
       </c>
     </row>
     <row r="716" spans="1:4" outlineLevel="2">
       <c r="A716" s="10">
         <v>169</v>
       </c>
       <c r="B716" s="4" t="s">
         <v>1400</v>
       </c>
       <c r="C716" s="13" t="s">
         <v>1401</v>
       </c>
       <c r="D716" s="7">
-        <v>152</v>
+        <v>175</v>
       </c>
     </row>
     <row r="717" spans="1:4" outlineLevel="2">
       <c r="A717" s="10">
         <v>170</v>
       </c>
       <c r="B717" s="4" t="s">
         <v>1402</v>
       </c>
       <c r="C717" s="13" t="s">
         <v>1403</v>
       </c>
       <c r="D717" s="7">
-        <v>95</v>
+        <v>152</v>
       </c>
     </row>
     <row r="718" spans="1:4" outlineLevel="2">
       <c r="A718" s="10">
         <v>171</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>1404</v>
       </c>
       <c r="C718" s="13" t="s">
         <v>1405</v>
       </c>
       <c r="D718" s="7">
-        <v>1558</v>
+        <v>95</v>
       </c>
     </row>
     <row r="719" spans="1:4" outlineLevel="2">
       <c r="A719" s="10">
         <v>172</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>1406</v>
       </c>
       <c r="C719" s="13" t="s">
         <v>1407</v>
       </c>
       <c r="D719" s="7">
-        <v>1600</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="720" spans="1:4" outlineLevel="2">
       <c r="A720" s="10">
         <v>173</v>
       </c>
       <c r="B720" s="4" t="s">
         <v>1408</v>
       </c>
       <c r="C720" s="13" t="s">
         <v>1409</v>
       </c>
       <c r="D720" s="7">
-        <v>977</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="721" spans="1:4" outlineLevel="2">
       <c r="A721" s="10">
         <v>174</v>
       </c>
       <c r="B721" s="4" t="s">
         <v>1410</v>
       </c>
       <c r="C721" s="13" t="s">
         <v>1411</v>
       </c>
       <c r="D721" s="7">
-        <v>562</v>
+        <v>977</v>
       </c>
     </row>
     <row r="722" spans="1:4" outlineLevel="2">
       <c r="A722" s="10">
         <v>175</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>1412</v>
       </c>
       <c r="C722" s="13" t="s">
         <v>1413</v>
       </c>
       <c r="D722" s="7">
-        <v>2391</v>
+        <v>562</v>
       </c>
     </row>
     <row r="723" spans="1:4" outlineLevel="2">
       <c r="A723" s="10">
         <v>176</v>
       </c>
       <c r="B723" s="4" t="s">
         <v>1414</v>
       </c>
       <c r="C723" s="13" t="s">
         <v>1415</v>
       </c>
       <c r="D723" s="7">
-        <v>6909</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="724" spans="1:4" outlineLevel="2">
       <c r="A724" s="10">
         <v>177</v>
       </c>
       <c r="B724" s="4" t="s">
         <v>1416</v>
       </c>
       <c r="C724" s="13" t="s">
         <v>1417</v>
       </c>
       <c r="D724" s="7">
-        <v>3189</v>
+        <v>6909</v>
       </c>
     </row>
     <row r="725" spans="1:4" outlineLevel="2">
       <c r="A725" s="10">
         <v>178</v>
       </c>
       <c r="B725" s="4" t="s">
         <v>1418</v>
       </c>
       <c r="C725" s="13" t="s">
         <v>1419</v>
       </c>
       <c r="D725" s="7">
-        <v>9779</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="726" spans="1:4" outlineLevel="2">
       <c r="A726" s="10">
         <v>179</v>
       </c>
       <c r="B726" s="4" t="s">
         <v>1420</v>
       </c>
       <c r="C726" s="13" t="s">
         <v>1421</v>
       </c>
       <c r="D726" s="7">
-        <v>981</v>
+        <v>9779</v>
       </c>
     </row>
     <row r="727" spans="1:4" outlineLevel="2">
       <c r="A727" s="10">
         <v>180</v>
       </c>
       <c r="B727" s="4" t="s">
         <v>1422</v>
       </c>
       <c r="C727" s="13" t="s">
         <v>1423</v>
       </c>
       <c r="D727" s="7">
-        <v>1051</v>
+        <v>981</v>
       </c>
     </row>
     <row r="728" spans="1:4" outlineLevel="2">
       <c r="A728" s="10">
         <v>181</v>
       </c>
       <c r="B728" s="4" t="s">
         <v>1424</v>
       </c>
       <c r="C728" s="13" t="s">
         <v>1425</v>
       </c>
       <c r="D728" s="7">
-        <v>8105</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="729" spans="1:4" outlineLevel="2">
       <c r="A729" s="10">
         <v>182</v>
       </c>
       <c r="B729" s="4" t="s">
         <v>1426</v>
       </c>
       <c r="C729" s="13" t="s">
         <v>1427</v>
       </c>
       <c r="D729" s="7">
-        <v>1933</v>
+        <v>8105</v>
       </c>
     </row>
     <row r="730" spans="1:4" outlineLevel="2">
       <c r="A730" s="10">
         <v>183</v>
       </c>
       <c r="B730" s="4" t="s">
         <v>1428</v>
       </c>
       <c r="C730" s="13" t="s">
         <v>1429</v>
       </c>
       <c r="D730" s="7">
-        <v>2578</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="731" spans="1:4" outlineLevel="2">
       <c r="A731" s="10">
         <v>184</v>
       </c>
       <c r="B731" s="4" t="s">
         <v>1430</v>
       </c>
       <c r="C731" s="13" t="s">
         <v>1431</v>
       </c>
       <c r="D731" s="7">
-        <v>2844</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="732" spans="1:4" outlineLevel="2">
       <c r="A732" s="10">
         <v>185</v>
       </c>
       <c r="B732" s="4" t="s">
         <v>1432</v>
       </c>
       <c r="C732" s="13" t="s">
         <v>1433</v>
       </c>
       <c r="D732" s="7">
-        <v>3648</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="733" spans="1:4" outlineLevel="2">
       <c r="A733" s="10">
         <v>186</v>
       </c>
       <c r="B733" s="4" t="s">
         <v>1434</v>
       </c>
       <c r="C733" s="13" t="s">
         <v>1435</v>
       </c>
       <c r="D733" s="7">
-        <v>4252</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="734" spans="1:4" outlineLevel="2">
       <c r="A734" s="10">
         <v>187</v>
       </c>
       <c r="B734" s="4" t="s">
         <v>1436</v>
       </c>
       <c r="C734" s="13" t="s">
         <v>1437</v>
       </c>
       <c r="D734" s="7">
-        <v>2535</v>
+        <v>4252</v>
       </c>
     </row>
     <row r="735" spans="1:4" outlineLevel="2">
       <c r="A735" s="10">
         <v>188</v>
       </c>
       <c r="B735" s="4" t="s">
         <v>1438</v>
       </c>
       <c r="C735" s="13" t="s">
         <v>1439</v>
       </c>
       <c r="D735" s="7">
-        <v>2884</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="736" spans="1:4" outlineLevel="2">
       <c r="A736" s="10">
         <v>189</v>
       </c>
       <c r="B736" s="4" t="s">
         <v>1440</v>
       </c>
       <c r="C736" s="13" t="s">
         <v>1441</v>
       </c>
       <c r="D736" s="7">
-        <v>3539</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="737" spans="1:4" outlineLevel="2">
       <c r="A737" s="10">
         <v>190</v>
       </c>
       <c r="B737" s="4" t="s">
         <v>1442</v>
       </c>
       <c r="C737" s="13" t="s">
         <v>1443</v>
       </c>
       <c r="D737" s="7">
-        <v>18987</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="738" spans="1:4" outlineLevel="2">
       <c r="A738" s="10">
         <v>191</v>
       </c>
       <c r="B738" s="4" t="s">
         <v>1444</v>
       </c>
       <c r="C738" s="13" t="s">
         <v>1445</v>
       </c>
       <c r="D738" s="7">
         <v>18987</v>
       </c>
     </row>
     <row r="739" spans="1:4" outlineLevel="2">
       <c r="A739" s="10">
         <v>192</v>
       </c>
       <c r="B739" s="4" t="s">
         <v>1446</v>
       </c>
       <c r="C739" s="13" t="s">
         <v>1447</v>
       </c>
       <c r="D739" s="7">
         <v>18987</v>
       </c>
     </row>
     <row r="740" spans="1:4" outlineLevel="2">
       <c r="A740" s="10">
         <v>193</v>
       </c>
       <c r="B740" s="4" t="s">
         <v>1448</v>
       </c>
       <c r="C740" s="13" t="s">
         <v>1449</v>
       </c>
       <c r="D740" s="7">
-        <v>28263</v>
+        <v>18987</v>
       </c>
     </row>
     <row r="741" spans="1:4" outlineLevel="2">
       <c r="A741" s="10">
         <v>194</v>
       </c>
       <c r="B741" s="4" t="s">
         <v>1450</v>
       </c>
       <c r="C741" s="13" t="s">
         <v>1451</v>
       </c>
       <c r="D741" s="7">
         <v>28263</v>
       </c>
     </row>
     <row r="742" spans="1:4" outlineLevel="2">
       <c r="A742" s="10">
         <v>195</v>
       </c>
       <c r="B742" s="4" t="s">
         <v>1452</v>
       </c>
       <c r="C742" s="13" t="s">
         <v>1453</v>
       </c>
       <c r="D742" s="7">
         <v>28263</v>
       </c>
     </row>
     <row r="743" spans="1:4" outlineLevel="2">
       <c r="A743" s="10">
         <v>196</v>
       </c>
       <c r="B743" s="4" t="s">
         <v>1454</v>
       </c>
       <c r="C743" s="13" t="s">
         <v>1455</v>
       </c>
       <c r="D743" s="7">
-        <v>7698</v>
+        <v>28263</v>
       </c>
     </row>
     <row r="744" spans="1:4" outlineLevel="2">
       <c r="A744" s="10">
         <v>197</v>
       </c>
       <c r="B744" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="C744" s="13" t="s">
         <v>1457</v>
       </c>
       <c r="D744" s="7">
-        <v>1044</v>
+        <v>7698</v>
       </c>
     </row>
     <row r="745" spans="1:4" outlineLevel="2">
       <c r="A745" s="10">
         <v>198</v>
       </c>
       <c r="B745" s="4" t="s">
         <v>1458</v>
       </c>
       <c r="C745" s="13" t="s">
         <v>1459</v>
       </c>
       <c r="D745" s="7">
         <v>1044</v>
       </c>
     </row>
     <row r="746" spans="1:4" outlineLevel="2">
       <c r="A746" s="10">
         <v>199</v>
       </c>
       <c r="B746" s="4" t="s">
         <v>1460</v>
       </c>
       <c r="C746" s="13" t="s">
         <v>1461</v>
       </c>
       <c r="D746" s="7">
         <v>1044</v>
       </c>
     </row>
     <row r="747" spans="1:4" outlineLevel="2">
       <c r="A747" s="10">
         <v>200</v>
       </c>
       <c r="B747" s="4" t="s">
         <v>1462</v>
       </c>
       <c r="C747" s="13" t="s">
         <v>1463</v>
       </c>
       <c r="D747" s="7">
-        <v>1199</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="748" spans="1:4" outlineLevel="2">
       <c r="A748" s="10">
         <v>201</v>
       </c>
       <c r="B748" s="4" t="s">
         <v>1464</v>
       </c>
       <c r="C748" s="13" t="s">
         <v>1465</v>
       </c>
       <c r="D748" s="7">
-        <v>749</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="749" spans="1:4" outlineLevel="2">
       <c r="A749" s="10">
         <v>202</v>
       </c>
       <c r="B749" s="4" t="s">
         <v>1466</v>
       </c>
       <c r="C749" s="13" t="s">
         <v>1467</v>
       </c>
       <c r="D749" s="7">
-        <v>797</v>
+        <v>749</v>
       </c>
     </row>
     <row r="750" spans="1:4" outlineLevel="2">
       <c r="A750" s="10">
         <v>203</v>
       </c>
       <c r="B750" s="4" t="s">
         <v>1468</v>
       </c>
       <c r="C750" s="13" t="s">
         <v>1469</v>
       </c>
       <c r="D750" s="7">
-        <v>749</v>
+        <v>797</v>
       </c>
     </row>
     <row r="751" spans="1:4" outlineLevel="2">
       <c r="A751" s="10">
         <v>204</v>
       </c>
       <c r="B751" s="4" t="s">
         <v>1470</v>
       </c>
       <c r="C751" s="13" t="s">
         <v>1471</v>
       </c>
       <c r="D751" s="7">
-        <v>90676</v>
+        <v>749</v>
       </c>
     </row>
     <row r="752" spans="1:4" outlineLevel="2">
       <c r="A752" s="10">
         <v>205</v>
       </c>
       <c r="B752" s="4" t="s">
         <v>1472</v>
       </c>
       <c r="C752" s="13" t="s">
         <v>1473</v>
       </c>
       <c r="D752" s="7">
-        <v>211643</v>
+        <v>90676</v>
       </c>
     </row>
     <row r="753" spans="1:4" outlineLevel="2">
       <c r="A753" s="10">
         <v>206</v>
       </c>
       <c r="B753" s="4" t="s">
         <v>1474</v>
       </c>
       <c r="C753" s="13" t="s">
         <v>1475</v>
       </c>
       <c r="D753" s="7">
-        <v>61779</v>
+        <v>211643</v>
       </c>
     </row>
     <row r="754" spans="1:4" outlineLevel="2">
       <c r="A754" s="10">
         <v>207</v>
       </c>
       <c r="B754" s="4" t="s">
         <v>1476</v>
       </c>
       <c r="C754" s="13" t="s">
         <v>1477</v>
       </c>
       <c r="D754" s="7">
-        <v>25726</v>
+        <v>61779</v>
       </c>
     </row>
     <row r="755" spans="1:4" outlineLevel="2">
       <c r="A755" s="10">
         <v>208</v>
       </c>
       <c r="B755" s="4" t="s">
         <v>1478</v>
       </c>
       <c r="C755" s="13" t="s">
         <v>1479</v>
       </c>
       <c r="D755" s="7">
-        <v>27562</v>
+        <v>25726</v>
       </c>
     </row>
     <row r="756" spans="1:4" outlineLevel="2">
       <c r="A756" s="10">
         <v>209</v>
       </c>
       <c r="B756" s="4" t="s">
         <v>1480</v>
       </c>
       <c r="C756" s="13" t="s">
         <v>1481</v>
       </c>
       <c r="D756" s="7">
-        <v>28794</v>
+        <v>27562</v>
       </c>
     </row>
     <row r="757" spans="1:4" outlineLevel="2">
       <c r="A757" s="10">
         <v>210</v>
       </c>
       <c r="B757" s="4" t="s">
         <v>1482</v>
       </c>
       <c r="C757" s="13" t="s">
         <v>1483</v>
       </c>
       <c r="D757" s="7">
-        <v>29338</v>
+        <v>28794</v>
       </c>
     </row>
     <row r="758" spans="1:4" outlineLevel="2">
       <c r="A758" s="10">
         <v>211</v>
       </c>
       <c r="B758" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="C758" s="13" t="s">
         <v>1485</v>
       </c>
       <c r="D758" s="7">
-        <v>31705</v>
+        <v>29338</v>
       </c>
     </row>
     <row r="759" spans="1:4" outlineLevel="2">
       <c r="A759" s="10">
         <v>212</v>
       </c>
       <c r="B759" s="4" t="s">
         <v>1486</v>
       </c>
       <c r="C759" s="13" t="s">
         <v>1487</v>
       </c>
       <c r="D759" s="7">
-        <v>33118</v>
+        <v>31705</v>
       </c>
     </row>
     <row r="760" spans="1:4" outlineLevel="2">
       <c r="A760" s="10">
         <v>213</v>
       </c>
       <c r="B760" s="4" t="s">
         <v>1488</v>
       </c>
       <c r="C760" s="13" t="s">
         <v>1489</v>
       </c>
       <c r="D760" s="7">
-        <v>25715</v>
+        <v>33118</v>
       </c>
     </row>
     <row r="761" spans="1:4" outlineLevel="2">
       <c r="A761" s="10">
         <v>214</v>
       </c>
       <c r="B761" s="4" t="s">
         <v>1490</v>
       </c>
       <c r="C761" s="13" t="s">
         <v>1491</v>
       </c>
       <c r="D761" s="7">
-        <v>25835</v>
+        <v>25715</v>
       </c>
     </row>
     <row r="762" spans="1:4" outlineLevel="2">
       <c r="A762" s="10">
         <v>215</v>
       </c>
       <c r="B762" s="4" t="s">
         <v>1492</v>
       </c>
       <c r="C762" s="13" t="s">
         <v>1493</v>
       </c>
       <c r="D762" s="7">
-        <v>27562</v>
+        <v>25835</v>
       </c>
     </row>
     <row r="763" spans="1:4" outlineLevel="2">
       <c r="A763" s="10">
         <v>216</v>
       </c>
       <c r="B763" s="4" t="s">
         <v>1494</v>
       </c>
       <c r="C763" s="13" t="s">
         <v>1495</v>
       </c>
       <c r="D763" s="7">
-        <v>27683</v>
+        <v>27562</v>
       </c>
     </row>
     <row r="764" spans="1:4" outlineLevel="2">
       <c r="A764" s="10">
         <v>217</v>
       </c>
       <c r="B764" s="4" t="s">
         <v>1496</v>
       </c>
       <c r="C764" s="13" t="s">
         <v>1497</v>
       </c>
       <c r="D764" s="7">
-        <v>28794</v>
+        <v>27683</v>
       </c>
     </row>
     <row r="765" spans="1:4" outlineLevel="2">
       <c r="A765" s="10">
         <v>218</v>
       </c>
       <c r="B765" s="4" t="s">
         <v>1498</v>
       </c>
       <c r="C765" s="13" t="s">
         <v>1499</v>
       </c>
       <c r="D765" s="7">
-        <v>28915</v>
+        <v>28794</v>
       </c>
     </row>
     <row r="766" spans="1:4" outlineLevel="2">
       <c r="A766" s="10">
         <v>219</v>
       </c>
       <c r="B766" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="C766" s="13" t="s">
         <v>1501</v>
       </c>
       <c r="D766" s="7">
-        <v>29338</v>
+        <v>28915</v>
       </c>
     </row>
     <row r="767" spans="1:4" outlineLevel="2">
       <c r="A767" s="10">
         <v>220</v>
       </c>
       <c r="B767" s="4" t="s">
         <v>1502</v>
       </c>
       <c r="C767" s="13" t="s">
         <v>1503</v>
       </c>
       <c r="D767" s="7">
-        <v>31705</v>
+        <v>29338</v>
       </c>
     </row>
     <row r="768" spans="1:4" outlineLevel="2">
       <c r="A768" s="10">
         <v>221</v>
       </c>
       <c r="B768" s="4" t="s">
         <v>1504</v>
       </c>
       <c r="C768" s="13" t="s">
         <v>1505</v>
       </c>
       <c r="D768" s="7">
-        <v>33118</v>
+        <v>31705</v>
       </c>
     </row>
     <row r="769" spans="1:4" outlineLevel="2">
       <c r="A769" s="10">
         <v>222</v>
       </c>
       <c r="B769" s="4" t="s">
         <v>1506</v>
       </c>
       <c r="C769" s="13" t="s">
         <v>1507</v>
       </c>
       <c r="D769" s="7">
+        <v>33118</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4" outlineLevel="2">
+      <c r="A770" s="10">
+        <v>223</v>
+      </c>
+      <c r="B770" s="4" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C770" s="13" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D770" s="7">
         <v>30679</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A297:D297"/>
     <mergeCell ref="A358:D358"/>
     <mergeCell ref="A397:D397"/>
     <mergeCell ref="A400:D400"/>
     <mergeCell ref="A412:D412"/>
     <mergeCell ref="A424:D424"/>
     <mergeCell ref="A529:D529"/>
     <mergeCell ref="A546:D546"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
@@ -16424,50 +16444,51 @@
     <hyperlink ref="C745" r:id="rId_hyperlink_722"/>
     <hyperlink ref="C746" r:id="rId_hyperlink_723"/>
     <hyperlink ref="C747" r:id="rId_hyperlink_724"/>
     <hyperlink ref="C748" r:id="rId_hyperlink_725"/>
     <hyperlink ref="C749" r:id="rId_hyperlink_726"/>
     <hyperlink ref="C750" r:id="rId_hyperlink_727"/>
     <hyperlink ref="C751" r:id="rId_hyperlink_728"/>
     <hyperlink ref="C752" r:id="rId_hyperlink_729"/>
     <hyperlink ref="C753" r:id="rId_hyperlink_730"/>
     <hyperlink ref="C754" r:id="rId_hyperlink_731"/>
     <hyperlink ref="C755" r:id="rId_hyperlink_732"/>
     <hyperlink ref="C756" r:id="rId_hyperlink_733"/>
     <hyperlink ref="C757" r:id="rId_hyperlink_734"/>
     <hyperlink ref="C758" r:id="rId_hyperlink_735"/>
     <hyperlink ref="C759" r:id="rId_hyperlink_736"/>
     <hyperlink ref="C760" r:id="rId_hyperlink_737"/>
     <hyperlink ref="C761" r:id="rId_hyperlink_738"/>
     <hyperlink ref="C762" r:id="rId_hyperlink_739"/>
     <hyperlink ref="C763" r:id="rId_hyperlink_740"/>
     <hyperlink ref="C764" r:id="rId_hyperlink_741"/>
     <hyperlink ref="C765" r:id="rId_hyperlink_742"/>
     <hyperlink ref="C766" r:id="rId_hyperlink_743"/>
     <hyperlink ref="C767" r:id="rId_hyperlink_744"/>
     <hyperlink ref="C768" r:id="rId_hyperlink_745"/>
     <hyperlink ref="C769" r:id="rId_hyperlink_746"/>
+    <hyperlink ref="C770" r:id="rId_hyperlink_747"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>