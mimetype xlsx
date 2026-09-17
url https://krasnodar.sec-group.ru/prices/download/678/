--- v1 (2026-08-03)
+++ v2 (2026-09-17)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1510">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-03 14:38:20</t>
+    <t>Актуальность прайса на: 2026-09-17 16:38:47</t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация</t>
   </si>
   <si>
     <t>Извещатели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>OPTEX AX-100PLUS</t>
   </si>