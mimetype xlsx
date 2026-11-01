--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1510">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-17 16:38:47</t>
+    <t>Актуальность прайса на: 2026-11-01 18:18:20</t>
   </si>
   <si>
     <t>Охранно-пожарная сигнализация</t>
   </si>
   <si>
     <t>Извещатели</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>OPTEX AX-100PLUS</t>
   </si>